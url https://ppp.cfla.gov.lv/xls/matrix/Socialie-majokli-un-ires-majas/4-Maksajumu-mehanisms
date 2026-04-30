--- v0 (2025-12-16)
+++ v1 (2026-04-30)
@@ -2646,51 +2646,53 @@
       <c r="C229" s="12"/>
       <c r="D229" s="12"/>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="4" t="s">
         <v>184</v>
       </c>
       <c r="C230" s="12"/>
       <c r="D230" s="12"/>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="4" t="s">
         <v>65</v>
       </c>
       <c r="C231" s="12"/>
       <c r="D231" s="12"/>
     </row>
     <row r="232" spans="1:4">
       <c r="C232" s="12"/>
       <c r="D232" s="12"/>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="8" t="s">
         <v>185</v>
       </c>
-      <c r="B233" s="11"/>
+      <c r="B233" s="11" t="s">
+        <v>180</v>
+      </c>
       <c r="C233" s="13" t="s">
         <v>180</v>
       </c>
       <c r="D233" s="13" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="C234" s="12"/>
       <c r="D234" s="12"/>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="4" t="s">
         <v>186</v>
       </c>
       <c r="C235" s="12"/>
       <c r="D235" s="12"/>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="4" t="s">
         <v>187</v>
       </c>
       <c r="C236" s="12"/>
       <c r="D236" s="12"/>
     </row>
@@ -2701,52 +2703,56 @@
       <c r="C237" s="12"/>
       <c r="D237" s="12"/>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="4" t="s">
         <v>189</v>
       </c>
       <c r="C238" s="12"/>
       <c r="D238" s="12"/>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="4" t="s">
         <v>190</v>
       </c>
       <c r="C239" s="12"/>
       <c r="D239" s="12"/>
     </row>
     <row r="240" spans="1:4">
       <c r="C240" s="12"/>
       <c r="D240" s="12"/>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="8" t="s">
         <v>191</v>
       </c>
-      <c r="B241" s="11"/>
-      <c r="C241" s="13"/>
+      <c r="B241" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="C241" s="13" t="s">
+        <v>180</v>
+      </c>
       <c r="D241" s="13" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="C242" s="12"/>
       <c r="D242" s="12"/>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="4" t="s">
         <v>192</v>
       </c>
       <c r="C243" s="12"/>
       <c r="D243" s="12"/>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="3" t="s">
         <v>193</v>
       </c>
       <c r="C244" s="12"/>
       <c r="D244" s="12"/>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="3" t="s">
         <v>194</v>