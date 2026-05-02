--- v1 (2025-12-17)
+++ v2 (2026-05-02)
@@ -1338,51 +1338,53 @@
       <c r="C79" s="12"/>
       <c r="D79" s="12"/>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="5" t="s">
         <v>65</v>
       </c>
       <c r="C80" s="12"/>
       <c r="D80" s="12"/>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="4" t="s">
         <v>66</v>
       </c>
       <c r="C81" s="12"/>
       <c r="D81" s="12"/>
     </row>
     <row r="82" spans="1:4">
       <c r="C82" s="12"/>
       <c r="D82" s="12"/>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="B83" s="11"/>
+      <c r="B83" s="11" t="s">
+        <v>24</v>
+      </c>
       <c r="C83" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D83" s="13" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="C84" s="12"/>
       <c r="D84" s="12"/>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C85" s="12"/>
       <c r="D85" s="12"/>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="4" t="s">
         <v>69</v>
       </c>
       <c r="C86" s="12"/>
       <c r="D86" s="12"/>
     </row>