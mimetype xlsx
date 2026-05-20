--- v1 (2025-12-27)
+++ v2 (2026-05-20)
@@ -1358,51 +1358,53 @@
       <c r="C81" s="12"/>
       <c r="D81" s="12"/>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="4" t="s">
         <v>67</v>
       </c>
       <c r="C82" s="12"/>
       <c r="D82" s="12"/>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="4" t="s">
         <v>68</v>
       </c>
       <c r="C83" s="12"/>
       <c r="D83" s="12"/>
     </row>
     <row r="84" spans="1:4">
       <c r="C84" s="12"/>
       <c r="D84" s="12"/>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="B85" s="11"/>
+      <c r="B85" s="11" t="s">
+        <v>24</v>
+      </c>
       <c r="C85" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D85" s="13" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="C86" s="12"/>
       <c r="D86" s="12"/>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C87" s="12"/>
       <c r="D87" s="12"/>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="4" t="s">
         <v>71</v>
       </c>
       <c r="C88" s="12"/>
       <c r="D88" s="12"/>
     </row>