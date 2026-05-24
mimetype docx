--- v1 (2026-02-21)
+++ v2 (2026-05-24)
@@ -2625,51 +2625,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C00AEB30"/>
+    <w:nsid w:val="542B1E44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2773,51 +2773,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="ACF51756"/>
+    <w:nsid w:val="193C7874"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2921,51 +2921,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="50EBEE83"/>
+    <w:nsid w:val="EFB7883C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3069,51 +3069,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="300BA380"/>
+    <w:nsid w:val="2F043855"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3217,51 +3217,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="85060C82"/>
+    <w:nsid w:val="F3F4BF34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3365,51 +3365,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2B60AF5B"/>
+    <w:nsid w:val="F2A124BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3513,51 +3513,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="89D2354C"/>
+    <w:nsid w:val="E155912D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3661,51 +3661,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="16306755"/>
+    <w:nsid w:val="CFE6C93B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3809,51 +3809,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="64A5F204"/>
+    <w:nsid w:val="660A0965"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3957,51 +3957,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="A8E4EF57"/>
+    <w:nsid w:val="7A1D9B04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4105,51 +4105,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="04DFE495"/>
+    <w:nsid w:val="7FE4AA47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4253,51 +4253,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="F20B568B"/>
+    <w:nsid w:val="25487DA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>