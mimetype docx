--- v2 (2026-05-24)
+++ v3 (2026-07-15)
@@ -2625,51 +2625,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="542B1E44"/>
+    <w:nsid w:val="40CAC350"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2773,51 +2773,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="193C7874"/>
+    <w:nsid w:val="D0FB0665"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2921,51 +2921,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="EFB7883C"/>
+    <w:nsid w:val="9B5ABB9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3069,51 +3069,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2F043855"/>
+    <w:nsid w:val="B434F1A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3217,51 +3217,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F3F4BF34"/>
+    <w:nsid w:val="F7AECC79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3365,51 +3365,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F2A124BF"/>
+    <w:nsid w:val="E6FFB706"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3513,51 +3513,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="E155912D"/>
+    <w:nsid w:val="7812C162"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3661,51 +3661,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="CFE6C93B"/>
+    <w:nsid w:val="A5CF59BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3809,51 +3809,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="660A0965"/>
+    <w:nsid w:val="D1FB04F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3957,51 +3957,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="7A1D9B04"/>
+    <w:nsid w:val="327255CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4105,51 +4105,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="7FE4AA47"/>
+    <w:nsid w:val="73622834"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4253,51 +4253,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="25487DA1"/>
+    <w:nsid w:val="CC052064"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>