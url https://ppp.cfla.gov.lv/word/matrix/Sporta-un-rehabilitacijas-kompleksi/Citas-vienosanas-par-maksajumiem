--- v3 (2026-07-15)
+++ v4 (2026-08-30)
@@ -2625,51 +2625,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40CAC350"/>
+    <w:nsid w:val="527A1AD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2773,51 +2773,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D0FB0665"/>
+    <w:nsid w:val="0F14759C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2921,51 +2921,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9B5ABB9A"/>
+    <w:nsid w:val="EA2B15E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3069,51 +3069,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B434F1A1"/>
+    <w:nsid w:val="EAE839F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3217,51 +3217,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F7AECC79"/>
+    <w:nsid w:val="FCDA8FBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3365,51 +3365,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E6FFB706"/>
+    <w:nsid w:val="0203628D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3513,51 +3513,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7812C162"/>
+    <w:nsid w:val="C95EA3DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3661,51 +3661,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="A5CF59BF"/>
+    <w:nsid w:val="FB3AD153"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3809,51 +3809,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="D1FB04F7"/>
+    <w:nsid w:val="A09159B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3957,51 +3957,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="327255CB"/>
+    <w:nsid w:val="D19A9FB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4105,51 +4105,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="73622834"/>
+    <w:nsid w:val="C99F847E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4253,51 +4253,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="CC052064"/>
+    <w:nsid w:val="8C4A4E69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>