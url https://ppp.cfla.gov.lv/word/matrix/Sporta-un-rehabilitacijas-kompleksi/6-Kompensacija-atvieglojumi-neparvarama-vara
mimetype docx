--- v1 (2026-03-09)
+++ v2 (2026-04-26)
@@ -2278,51 +2278,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C2AF18B"/>
+    <w:nsid w:val="6DE6EB77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2426,51 +2426,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="63632801"/>
+    <w:nsid w:val="B67ECE14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2574,51 +2574,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="EAE9DD86"/>
+    <w:nsid w:val="79DBE6C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2722,51 +2722,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5AB21B48"/>
+    <w:nsid w:val="DD67CF21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2870,51 +2870,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="599F8FA4"/>
+    <w:nsid w:val="3F9503CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3018,51 +3018,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="89CF2EE8"/>
+    <w:nsid w:val="E1A93C7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3166,51 +3166,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="17F2AC5E"/>
+    <w:nsid w:val="C9DB6573"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3314,51 +3314,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="48AF937B"/>
+    <w:nsid w:val="37BBD029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3462,51 +3462,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="A75B5EA8"/>
+    <w:nsid w:val="7190B919"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3610,51 +3610,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="D482B4A5"/>
+    <w:nsid w:val="42AC672B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3758,51 +3758,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="C5B9DA63"/>
+    <w:nsid w:val="33251C83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3906,51 +3906,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="EF171E3B"/>
+    <w:nsid w:val="9492D2B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4054,51 +4054,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="168991B6"/>
+    <w:nsid w:val="C5035C0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4202,51 +4202,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="5B5B8CAD"/>
+    <w:nsid w:val="B99B06CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4350,51 +4350,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="3F771271"/>
+    <w:nsid w:val="E5CFA5DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4498,51 +4498,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="720077DA"/>
+    <w:nsid w:val="17125398"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>