--- v2 (2026-04-26)
+++ v3 (2026-06-16)
@@ -2278,51 +2278,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DE6EB77"/>
+    <w:nsid w:val="95F2EDB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2426,51 +2426,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B67ECE14"/>
+    <w:nsid w:val="B72090D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2574,51 +2574,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="79DBE6C9"/>
+    <w:nsid w:val="3F1EDB7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2722,51 +2722,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DD67CF21"/>
+    <w:nsid w:val="F3612040"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2870,51 +2870,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3F9503CF"/>
+    <w:nsid w:val="7318B156"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3018,51 +3018,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E1A93C7B"/>
+    <w:nsid w:val="03264F64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3166,51 +3166,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="C9DB6573"/>
+    <w:nsid w:val="2CFF7648"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3314,51 +3314,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="37BBD029"/>
+    <w:nsid w:val="F362C15B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3462,51 +3462,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="7190B919"/>
+    <w:nsid w:val="880EFBA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3610,51 +3610,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="42AC672B"/>
+    <w:nsid w:val="A93C051A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3758,51 +3758,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="33251C83"/>
+    <w:nsid w:val="77B27293"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3906,51 +3906,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="9492D2B8"/>
+    <w:nsid w:val="86FFCBF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4054,51 +4054,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="C5035C0F"/>
+    <w:nsid w:val="43583600"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4202,51 +4202,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="B99B06CE"/>
+    <w:nsid w:val="3BF20324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4350,51 +4350,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="E5CFA5DE"/>
+    <w:nsid w:val="2D0B7C68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4498,51 +4498,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="17125398"/>
+    <w:nsid w:val="85A73512"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>