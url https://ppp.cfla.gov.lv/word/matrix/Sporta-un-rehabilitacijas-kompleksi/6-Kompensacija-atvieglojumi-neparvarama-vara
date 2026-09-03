--- v3 (2026-06-16)
+++ v4 (2026-09-03)
@@ -2278,51 +2278,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95F2EDB1"/>
+    <w:nsid w:val="DB9BBFDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2426,51 +2426,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B72090D1"/>
+    <w:nsid w:val="A0240C95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2574,51 +2574,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3F1EDB7A"/>
+    <w:nsid w:val="084BAD90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2722,51 +2722,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F3612040"/>
+    <w:nsid w:val="422EA874"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2870,51 +2870,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7318B156"/>
+    <w:nsid w:val="A2478082"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3018,51 +3018,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="03264F64"/>
+    <w:nsid w:val="7497846D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3166,51 +3166,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2CFF7648"/>
+    <w:nsid w:val="3D45823E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3314,51 +3314,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="F362C15B"/>
+    <w:nsid w:val="0571F8E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3462,51 +3462,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="880EFBA2"/>
+    <w:nsid w:val="534C3A5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3610,51 +3610,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="A93C051A"/>
+    <w:nsid w:val="3EAB7638"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3758,51 +3758,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="77B27293"/>
+    <w:nsid w:val="486687FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3906,51 +3906,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="86FFCBF6"/>
+    <w:nsid w:val="7C482E80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4054,51 +4054,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="43583600"/>
+    <w:nsid w:val="F2F7BDF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4202,51 +4202,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="3BF20324"/>
+    <w:nsid w:val="B4472DF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4350,51 +4350,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="2D0B7C68"/>
+    <w:nsid w:val="0DBFD597"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4498,51 +4498,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="85A73512"/>
+    <w:nsid w:val="525CFAE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>