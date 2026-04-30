--- v1 (2026-02-10)
+++ v2 (2026-04-30)
@@ -3014,51 +3014,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60C9D912"/>
+    <w:nsid w:val="D62B6DB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3162,51 +3162,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B12A028D"/>
+    <w:nsid w:val="EF28F25A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3310,51 +3310,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="67FA53B5"/>
+    <w:nsid w:val="718A604D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3458,51 +3458,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D95D353F"/>
+    <w:nsid w:val="5363CFAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3606,51 +3606,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="77BD877D"/>
+    <w:nsid w:val="87CE2DAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3754,51 +3754,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3B642C15"/>
+    <w:nsid w:val="619AEC14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3902,51 +3902,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F2B05301"/>
+    <w:nsid w:val="48B9315F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4050,51 +4050,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="ECC353B7"/>
+    <w:nsid w:val="C74033AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4198,51 +4198,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="CF5E0EFD"/>
+    <w:nsid w:val="C1334F9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4346,51 +4346,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="D1BD1494"/>
+    <w:nsid w:val="64D3D2B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4494,51 +4494,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="4488367A"/>
+    <w:nsid w:val="847DCF30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4642,51 +4642,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="279590C0"/>
+    <w:nsid w:val="C7544C99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>