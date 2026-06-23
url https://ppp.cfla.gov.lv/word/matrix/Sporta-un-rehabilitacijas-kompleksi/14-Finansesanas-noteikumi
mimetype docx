--- v2 (2026-04-30)
+++ v3 (2026-06-23)
@@ -3014,51 +3014,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D62B6DB8"/>
+    <w:nsid w:val="60EA2AC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3162,51 +3162,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EF28F25A"/>
+    <w:nsid w:val="541FF821"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3310,51 +3310,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="718A604D"/>
+    <w:nsid w:val="3DE1B4B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3458,51 +3458,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5363CFAF"/>
+    <w:nsid w:val="6A9234D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3606,51 +3606,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="87CE2DAF"/>
+    <w:nsid w:val="CEDF62C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3754,51 +3754,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="619AEC14"/>
+    <w:nsid w:val="22E1A02A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3902,51 +3902,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="48B9315F"/>
+    <w:nsid w:val="6D069E28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4050,51 +4050,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="C74033AF"/>
+    <w:nsid w:val="0CE7DDE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4198,51 +4198,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="C1334F9B"/>
+    <w:nsid w:val="4033EAF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4346,51 +4346,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="64D3D2B3"/>
+    <w:nsid w:val="045E2FA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4494,51 +4494,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="847DCF30"/>
+    <w:nsid w:val="A9904E16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4642,51 +4642,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="C7544C99"/>
+    <w:nsid w:val="37F203DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>