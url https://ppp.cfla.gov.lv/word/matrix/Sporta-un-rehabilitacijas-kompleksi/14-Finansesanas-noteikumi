--- v3 (2026-06-23)
+++ v4 (2026-08-08)
@@ -3014,51 +3014,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60EA2AC4"/>
+    <w:nsid w:val="65E60BD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3162,51 +3162,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="541FF821"/>
+    <w:nsid w:val="EF7CCEB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3310,51 +3310,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3DE1B4B9"/>
+    <w:nsid w:val="32BD62A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3458,51 +3458,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6A9234D0"/>
+    <w:nsid w:val="89CC5A28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3606,51 +3606,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="CEDF62C6"/>
+    <w:nsid w:val="B4CB1C6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3754,51 +3754,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="22E1A02A"/>
+    <w:nsid w:val="921FB2AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3902,51 +3902,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6D069E28"/>
+    <w:nsid w:val="49641B69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4050,51 +4050,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="0CE7DDE7"/>
+    <w:nsid w:val="9EFABE35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4198,51 +4198,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="4033EAF4"/>
+    <w:nsid w:val="2F8FEF31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4346,51 +4346,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="045E2FA6"/>
+    <w:nsid w:val="3FB39240"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4494,51 +4494,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="A9904E16"/>
+    <w:nsid w:val="2669916F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4642,51 +4642,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="37F203DD"/>
+    <w:nsid w:val="CCC7A445"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>