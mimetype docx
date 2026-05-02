--- v0 (2026-02-11)
+++ v1 (2026-05-02)
@@ -1324,51 +1324,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FD4EE3B"/>
+    <w:nsid w:val="02ED30F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1472,51 +1472,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31D9BA61"/>
+    <w:nsid w:val="57A7D41F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1620,51 +1620,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="97059705"/>
+    <w:nsid w:val="66596618"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1768,51 +1768,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E41A7345"/>
+    <w:nsid w:val="8280CA94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1916,51 +1916,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9D9F0B75"/>
+    <w:nsid w:val="8DCBB780"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2064,51 +2064,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4E546644"/>
+    <w:nsid w:val="4298804E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2212,51 +2212,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3D7E577B"/>
+    <w:nsid w:val="DF47A3F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2360,51 +2360,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="F969CBEE"/>
+    <w:nsid w:val="7E170068"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2508,51 +2508,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="DA47DB2C"/>
+    <w:nsid w:val="09D66C88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2656,51 +2656,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="5C1E2006"/>
+    <w:nsid w:val="A826446A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2804,51 +2804,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="BB037833"/>
+    <w:nsid w:val="57E4C1FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>