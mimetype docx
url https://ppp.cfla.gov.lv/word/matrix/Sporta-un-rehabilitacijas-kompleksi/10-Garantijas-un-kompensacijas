--- v1 (2026-05-02)
+++ v2 (2026-07-15)
@@ -1324,51 +1324,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02ED30F8"/>
+    <w:nsid w:val="F31BC721"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1472,51 +1472,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="57A7D41F"/>
+    <w:nsid w:val="DFF6DEDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1620,51 +1620,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="66596618"/>
+    <w:nsid w:val="72A7C082"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1768,51 +1768,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8280CA94"/>
+    <w:nsid w:val="6B202E71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1916,51 +1916,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8DCBB780"/>
+    <w:nsid w:val="9CEF7890"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2064,51 +2064,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4298804E"/>
+    <w:nsid w:val="90E9ACED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2212,51 +2212,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="DF47A3F3"/>
+    <w:nsid w:val="03846159"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2360,51 +2360,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7E170068"/>
+    <w:nsid w:val="282194D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2508,51 +2508,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="09D66C88"/>
+    <w:nsid w:val="535B9FA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2656,51 +2656,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="A826446A"/>
+    <w:nsid w:val="2A8D7E9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2804,51 +2804,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="57E4C1FE"/>
+    <w:nsid w:val="12ADB930"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>