--- v2 (2026-07-15)
+++ v3 (2026-07-15)
@@ -1324,51 +1324,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F31BC721"/>
+    <w:nsid w:val="A2721333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1472,51 +1472,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DFF6DEDE"/>
+    <w:nsid w:val="E451CCDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1620,51 +1620,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="72A7C082"/>
+    <w:nsid w:val="DEF37415"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1768,51 +1768,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6B202E71"/>
+    <w:nsid w:val="B7225CED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1916,51 +1916,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9CEF7890"/>
+    <w:nsid w:val="5C4273F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2064,51 +2064,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="90E9ACED"/>
+    <w:nsid w:val="430AF85C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2212,51 +2212,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="03846159"/>
+    <w:nsid w:val="D7300017"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2360,51 +2360,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="282194D3"/>
+    <w:nsid w:val="422A56F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2508,51 +2508,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="535B9FA7"/>
+    <w:nsid w:val="302CB393"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2656,51 +2656,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="2A8D7E9D"/>
+    <w:nsid w:val="BAB21537"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2804,51 +2804,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="12ADB930"/>
+    <w:nsid w:val="E88A02F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>