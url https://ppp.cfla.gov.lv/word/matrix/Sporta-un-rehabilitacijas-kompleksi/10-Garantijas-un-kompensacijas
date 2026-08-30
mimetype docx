--- v3 (2026-07-15)
+++ v4 (2026-08-30)
@@ -1324,51 +1324,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2721333"/>
+    <w:nsid w:val="76F57D23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1472,51 +1472,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E451CCDE"/>
+    <w:nsid w:val="4A0D2CC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1620,51 +1620,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DEF37415"/>
+    <w:nsid w:val="F66A68BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1768,51 +1768,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B7225CED"/>
+    <w:nsid w:val="B38546A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1916,51 +1916,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5C4273F8"/>
+    <w:nsid w:val="6146CAEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2064,51 +2064,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="430AF85C"/>
+    <w:nsid w:val="4E23D443"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2212,51 +2212,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="D7300017"/>
+    <w:nsid w:val="85E78D24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2360,51 +2360,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="422A56F3"/>
+    <w:nsid w:val="23E1FDE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2508,51 +2508,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="302CB393"/>
+    <w:nsid w:val="228943F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2656,51 +2656,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="BAB21537"/>
+    <w:nsid w:val="2EFCF8F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2804,51 +2804,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="E88A02F7"/>
+    <w:nsid w:val="AD5EC6CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>