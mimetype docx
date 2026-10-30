--- v4 (2026-08-08)
+++ v5 (2026-10-30)
@@ -3732,51 +3732,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1E87ED3"/>
+    <w:nsid w:val="2F0855E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3880,51 +3880,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8097A111"/>
+    <w:nsid w:val="EC543D5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4028,51 +4028,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4A9161CC"/>
+    <w:nsid w:val="1F02BB5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4176,51 +4176,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F675F370"/>
+    <w:nsid w:val="136E43AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4324,51 +4324,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="99269D2A"/>
+    <w:nsid w:val="BD7AF63C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4472,51 +4472,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C99385DC"/>
+    <w:nsid w:val="12BB20DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4620,51 +4620,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1B13224E"/>
+    <w:nsid w:val="EB573729"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4768,51 +4768,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="96E18DFD"/>
+    <w:nsid w:val="AAA85943"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4916,51 +4916,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="ED0D6D11"/>
+    <w:nsid w:val="219C776F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5064,51 +5064,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="830723EF"/>
+    <w:nsid w:val="C4A989C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5212,51 +5212,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="1406EF54"/>
+    <w:nsid w:val="7293B3D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5360,51 +5360,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="5F031DCE"/>
+    <w:nsid w:val="EA2D875A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5508,51 +5508,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="114A1690"/>
+    <w:nsid w:val="0D267D0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5656,51 +5656,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="CA73C8C0"/>
+    <w:nsid w:val="ED38B1E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5804,51 +5804,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="CC4BD9DA"/>
+    <w:nsid w:val="D24D8E23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5952,51 +5952,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="5F476BAD"/>
+    <w:nsid w:val="CE58CAAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6100,51 +6100,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="644657C1"/>
+    <w:nsid w:val="B1DE2A78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6248,51 +6248,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="B17C42AE"/>
+    <w:nsid w:val="E98C06DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6396,51 +6396,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="654C9F55"/>
+    <w:nsid w:val="2A921731"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6544,51 +6544,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="2524B241"/>
+    <w:nsid w:val="A9BE4AD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>