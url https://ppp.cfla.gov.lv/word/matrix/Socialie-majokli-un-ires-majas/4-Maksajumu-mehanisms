--- v1 (2026-02-04)
+++ v2 (2026-04-30)
@@ -3394,50 +3394,59 @@
             <w:tcW w:w="3500" w:type="pct"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="19.5"/>
                 <w:szCs w:val="19.5"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4.2. Ieņēmumu risks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="pct"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">•</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="7" w:color="dotted"/>
               <w:right w:val="single" w:sz="7" w:color="dotted"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">•</w:t>
             </w:r>
           </w:p>
@@ -3540,65 +3549,83 @@
             <w:tcW w:w="3500" w:type="pct"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="19.5"/>
                 <w:szCs w:val="19.5"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4.3. Valsts atbalsta risks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="pct"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">•</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="7" w:color="dotted"/>
               <w:right w:val="single" w:sz="7" w:color="dotted"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">•</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="pct"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">•</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -3705,51 +3732,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3D27562"/>
+    <w:nsid w:val="046E6ADA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3853,51 +3880,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="529433B7"/>
+    <w:nsid w:val="DCA745DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4001,51 +4028,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="832FBF57"/>
+    <w:nsid w:val="CF8D0026"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4149,51 +4176,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2CFC2913"/>
+    <w:nsid w:val="ADE23FEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4297,51 +4324,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6A6ACF0E"/>
+    <w:nsid w:val="E2BA186E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4445,51 +4472,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="FECFE833"/>
+    <w:nsid w:val="134DA68D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4593,51 +4620,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="BC376C83"/>
+    <w:nsid w:val="4A422554"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4741,51 +4768,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="3F5B0361"/>
+    <w:nsid w:val="570341A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4889,51 +4916,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="06E6BB1B"/>
+    <w:nsid w:val="19312B7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5037,51 +5064,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="5E5BBD5F"/>
+    <w:nsid w:val="57906559"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5185,51 +5212,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="EF0373DA"/>
+    <w:nsid w:val="2D9D368A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5333,51 +5360,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="9BBE5E43"/>
+    <w:nsid w:val="05EC8688"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5481,51 +5508,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="BC2285D6"/>
+    <w:nsid w:val="99796D87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5629,51 +5656,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="E10F1CD0"/>
+    <w:nsid w:val="BB49FB6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5777,51 +5804,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="5D2C15C6"/>
+    <w:nsid w:val="94FDC03E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5925,51 +5952,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="7DB2F93C"/>
+    <w:nsid w:val="667F10DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6073,51 +6100,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="70153055"/>
+    <w:nsid w:val="ABD3A4D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6221,51 +6248,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="EF380B0F"/>
+    <w:nsid w:val="C9580D28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6369,51 +6396,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="E727DC4F"/>
+    <w:nsid w:val="158E6464"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6517,51 +6544,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="D164F7BB"/>
+    <w:nsid w:val="565EF29B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>