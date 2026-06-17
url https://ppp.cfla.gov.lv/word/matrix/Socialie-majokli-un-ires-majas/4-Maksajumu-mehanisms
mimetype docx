--- v2 (2026-04-30)
+++ v3 (2026-06-17)
@@ -3732,51 +3732,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="046E6ADA"/>
+    <w:nsid w:val="472F616E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3880,51 +3880,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DCA745DA"/>
+    <w:nsid w:val="13563F21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4028,51 +4028,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CF8D0026"/>
+    <w:nsid w:val="1DEDFE44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4176,51 +4176,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="ADE23FEB"/>
+    <w:nsid w:val="050A0CB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4324,51 +4324,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E2BA186E"/>
+    <w:nsid w:val="6684904F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4472,51 +4472,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="134DA68D"/>
+    <w:nsid w:val="E699D127"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4620,51 +4620,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4A422554"/>
+    <w:nsid w:val="8096C1AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4768,51 +4768,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="570341A5"/>
+    <w:nsid w:val="8628A07B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4916,51 +4916,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="19312B7F"/>
+    <w:nsid w:val="C47E0699"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5064,51 +5064,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="57906559"/>
+    <w:nsid w:val="7B6A6661"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5212,51 +5212,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="2D9D368A"/>
+    <w:nsid w:val="1609EB43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5360,51 +5360,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="05EC8688"/>
+    <w:nsid w:val="E38AD84F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5508,51 +5508,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="99796D87"/>
+    <w:nsid w:val="B3F91FE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5656,51 +5656,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="BB49FB6F"/>
+    <w:nsid w:val="65E60173"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5804,51 +5804,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="94FDC03E"/>
+    <w:nsid w:val="938DB90C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5952,51 +5952,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="667F10DA"/>
+    <w:nsid w:val="00BCED6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6100,51 +6100,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="ABD3A4D4"/>
+    <w:nsid w:val="8EA70EA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6248,51 +6248,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="C9580D28"/>
+    <w:nsid w:val="F96A0355"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6396,51 +6396,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="158E6464"/>
+    <w:nsid w:val="3829D609"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6544,51 +6544,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="565EF29B"/>
+    <w:nsid w:val="11291F3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>