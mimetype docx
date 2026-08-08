--- v3 (2026-06-17)
+++ v4 (2026-08-08)
@@ -3732,51 +3732,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="472F616E"/>
+    <w:nsid w:val="B1E87ED3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3880,51 +3880,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="13563F21"/>
+    <w:nsid w:val="8097A111"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4028,51 +4028,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1DEDFE44"/>
+    <w:nsid w:val="4A9161CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4176,51 +4176,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="050A0CB7"/>
+    <w:nsid w:val="F675F370"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4324,51 +4324,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6684904F"/>
+    <w:nsid w:val="99269D2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4472,51 +4472,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E699D127"/>
+    <w:nsid w:val="C99385DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4620,51 +4620,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="8096C1AD"/>
+    <w:nsid w:val="1B13224E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4768,51 +4768,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="8628A07B"/>
+    <w:nsid w:val="96E18DFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4916,51 +4916,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="C47E0699"/>
+    <w:nsid w:val="ED0D6D11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5064,51 +5064,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="7B6A6661"/>
+    <w:nsid w:val="830723EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5212,51 +5212,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="1609EB43"/>
+    <w:nsid w:val="1406EF54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5360,51 +5360,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="E38AD84F"/>
+    <w:nsid w:val="5F031DCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5508,51 +5508,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="B3F91FE0"/>
+    <w:nsid w:val="114A1690"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5656,51 +5656,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="65E60173"/>
+    <w:nsid w:val="CA73C8C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5804,51 +5804,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="938DB90C"/>
+    <w:nsid w:val="CC4BD9DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5952,51 +5952,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="00BCED6A"/>
+    <w:nsid w:val="5F476BAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6100,51 +6100,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="8EA70EA1"/>
+    <w:nsid w:val="644657C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6248,51 +6248,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="F96A0355"/>
+    <w:nsid w:val="B17C42AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6396,51 +6396,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="3829D609"/>
+    <w:nsid w:val="654C9F55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6544,51 +6544,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="11291F3B"/>
+    <w:nsid w:val="2524B241"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>