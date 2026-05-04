--- v0 (2026-02-04)
+++ v1 (2026-05-04)
@@ -1324,51 +1324,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40CF36E6"/>
+    <w:nsid w:val="CEDB12FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1472,51 +1472,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="24B5A87F"/>
+    <w:nsid w:val="A37CC93B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1620,51 +1620,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="66D662E0"/>
+    <w:nsid w:val="A301433B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1768,51 +1768,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="80FB8FD0"/>
+    <w:nsid w:val="45B39756"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1916,51 +1916,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4266AD13"/>
+    <w:nsid w:val="ACDFB9CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2064,51 +2064,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E8BBFAC0"/>
+    <w:nsid w:val="EB70FC11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2212,51 +2212,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="412FED86"/>
+    <w:nsid w:val="EE5742C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2360,51 +2360,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="064E054D"/>
+    <w:nsid w:val="2C2230DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2508,51 +2508,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="1B7B6C49"/>
+    <w:nsid w:val="8FA11EAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2656,51 +2656,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="B636307F"/>
+    <w:nsid w:val="98728A50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2804,51 +2804,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="0DF5E2C1"/>
+    <w:nsid w:val="E37FD06F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>