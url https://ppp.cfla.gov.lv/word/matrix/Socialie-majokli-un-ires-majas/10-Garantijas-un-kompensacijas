--- v1 (2026-05-04)
+++ v2 (2026-06-20)
@@ -1324,51 +1324,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CEDB12FD"/>
+    <w:nsid w:val="ED239157"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1472,51 +1472,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A37CC93B"/>
+    <w:nsid w:val="5042104D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1620,51 +1620,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A301433B"/>
+    <w:nsid w:val="B475A7AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1768,51 +1768,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="45B39756"/>
+    <w:nsid w:val="66AF10B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1916,51 +1916,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="ACDFB9CD"/>
+    <w:nsid w:val="44B6D536"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2064,51 +2064,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="EB70FC11"/>
+    <w:nsid w:val="BACE4D2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2212,51 +2212,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="EE5742C1"/>
+    <w:nsid w:val="F3FCD77E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2360,51 +2360,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="2C2230DE"/>
+    <w:nsid w:val="D2C14E3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2508,51 +2508,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="8FA11EAB"/>
+    <w:nsid w:val="E1A8425D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2656,51 +2656,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="98728A50"/>
+    <w:nsid w:val="1A1649D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2804,51 +2804,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="E37FD06F"/>
+    <w:nsid w:val="61B47DDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>