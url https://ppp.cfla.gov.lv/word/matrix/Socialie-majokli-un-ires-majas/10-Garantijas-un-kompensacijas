--- v2 (2026-06-20)
+++ v3 (2026-08-08)
@@ -1324,51 +1324,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED239157"/>
+    <w:nsid w:val="23C0E31F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1472,51 +1472,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5042104D"/>
+    <w:nsid w:val="795AB8B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1620,51 +1620,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B475A7AB"/>
+    <w:nsid w:val="ABD55530"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1768,51 +1768,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="66AF10B3"/>
+    <w:nsid w:val="7A3C88FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1916,51 +1916,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="44B6D536"/>
+    <w:nsid w:val="D5599FBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2064,51 +2064,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BACE4D2C"/>
+    <w:nsid w:val="AB9044F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2212,51 +2212,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F3FCD77E"/>
+    <w:nsid w:val="38E57C18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2360,51 +2360,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="D2C14E3F"/>
+    <w:nsid w:val="41C95D76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2508,51 +2508,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="E1A8425D"/>
+    <w:nsid w:val="4FA84362"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2656,51 +2656,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="1A1649D2"/>
+    <w:nsid w:val="82DB02C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2804,51 +2804,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="61B47DDA"/>
+    <w:nsid w:val="A86EFAE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>