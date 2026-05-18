--- v1 (2026-02-19)
+++ v2 (2026-05-18)
@@ -3559,51 +3559,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0386423"/>
+    <w:nsid w:val="801AC073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3707,51 +3707,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="07ACD374"/>
+    <w:nsid w:val="01EA127A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3855,51 +3855,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6C8350A6"/>
+    <w:nsid w:val="B341590B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4003,51 +4003,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="048C0089"/>
+    <w:nsid w:val="26220C81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4151,51 +4151,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="39852D61"/>
+    <w:nsid w:val="ABF373C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4299,51 +4299,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F793C77A"/>
+    <w:nsid w:val="9DE6C8D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4447,51 +4447,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2237D3E4"/>
+    <w:nsid w:val="B209DC20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4595,51 +4595,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="120919F7"/>
+    <w:nsid w:val="422783C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4743,51 +4743,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="A58EA8A8"/>
+    <w:nsid w:val="81AFC57F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4891,51 +4891,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="00763B4D"/>
+    <w:nsid w:val="98924650"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5039,51 +5039,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="339DA720"/>
+    <w:nsid w:val="AAD83EDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5187,51 +5187,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="60B73629"/>
+    <w:nsid w:val="B256F762"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5335,51 +5335,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="8379B83A"/>
+    <w:nsid w:val="24430A80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5483,51 +5483,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="6019B528"/>
+    <w:nsid w:val="74385132"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5631,51 +5631,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="EC75879A"/>
+    <w:nsid w:val="B35D7677"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5779,51 +5779,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="57137621"/>
+    <w:nsid w:val="9E575173"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5927,51 +5927,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="3238B2B2"/>
+    <w:nsid w:val="6F4A3B9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6075,51 +6075,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="14053444"/>
+    <w:nsid w:val="179BFD6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6223,51 +6223,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="EAC40E5B"/>
+    <w:nsid w:val="F8F74EEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6371,51 +6371,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="3CA3EC25"/>
+    <w:nsid w:val="A95D71FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>