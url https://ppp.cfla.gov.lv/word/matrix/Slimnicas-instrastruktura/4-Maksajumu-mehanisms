--- v2 (2026-05-18)
+++ v3 (2026-07-15)
@@ -3559,51 +3559,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="801AC073"/>
+    <w:nsid w:val="FE0E5592"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3707,51 +3707,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="01EA127A"/>
+    <w:nsid w:val="7A86572D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3855,51 +3855,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B341590B"/>
+    <w:nsid w:val="FBC86818"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4003,51 +4003,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="26220C81"/>
+    <w:nsid w:val="A5554A10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4151,51 +4151,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="ABF373C9"/>
+    <w:nsid w:val="258C740F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4299,51 +4299,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9DE6C8D1"/>
+    <w:nsid w:val="EA76D11D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4447,51 +4447,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="B209DC20"/>
+    <w:nsid w:val="4F61115C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4595,51 +4595,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="422783C9"/>
+    <w:nsid w:val="AE2EE074"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4743,51 +4743,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="81AFC57F"/>
+    <w:nsid w:val="8024AE51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4891,51 +4891,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="98924650"/>
+    <w:nsid w:val="CA73DF98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5039,51 +5039,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="AAD83EDA"/>
+    <w:nsid w:val="FC1ACABB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5187,51 +5187,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="B256F762"/>
+    <w:nsid w:val="98BD005D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5335,51 +5335,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="24430A80"/>
+    <w:nsid w:val="1EC6893C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5483,51 +5483,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="74385132"/>
+    <w:nsid w:val="C133DBCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5631,51 +5631,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="B35D7677"/>
+    <w:nsid w:val="F6124C48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5779,51 +5779,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="9E575173"/>
+    <w:nsid w:val="CDD6C70E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5927,51 +5927,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="6F4A3B9D"/>
+    <w:nsid w:val="C352AEC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6075,51 +6075,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="179BFD6F"/>
+    <w:nsid w:val="80CD9288"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6223,51 +6223,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="F8F74EEB"/>
+    <w:nsid w:val="9C89FE77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6371,51 +6371,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="A95D71FB"/>
+    <w:nsid w:val="EEFFF383"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>