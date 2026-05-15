--- v1 (2026-02-14)
+++ v2 (2026-05-15)
@@ -1324,51 +1324,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8BFF973B"/>
+    <w:nsid w:val="F4B3D1C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1472,51 +1472,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FB97587E"/>
+    <w:nsid w:val="1C087F8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1620,51 +1620,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8D4E19A6"/>
+    <w:nsid w:val="AFF7BF99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1768,51 +1768,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5C720C04"/>
+    <w:nsid w:val="544DCB81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1916,51 +1916,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="67C4AF33"/>
+    <w:nsid w:val="BA28BD8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2064,51 +2064,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="292EB94B"/>
+    <w:nsid w:val="316ACE66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2212,51 +2212,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3E36320D"/>
+    <w:nsid w:val="10C82573"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2360,51 +2360,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="591DD73F"/>
+    <w:nsid w:val="10953184"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2508,51 +2508,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="88272047"/>
+    <w:nsid w:val="6D2A933D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2656,51 +2656,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="C51794FD"/>
+    <w:nsid w:val="37AE2D77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2804,51 +2804,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="95259F76"/>
+    <w:nsid w:val="D67E5493"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>