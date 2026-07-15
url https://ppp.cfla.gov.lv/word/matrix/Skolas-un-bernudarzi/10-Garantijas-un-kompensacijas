--- v2 (2026-05-15)
+++ v3 (2026-07-15)
@@ -1324,51 +1324,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4B3D1C6"/>
+    <w:nsid w:val="D20476A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1472,51 +1472,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1C087F8E"/>
+    <w:nsid w:val="C74AF964"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1620,51 +1620,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="AFF7BF99"/>
+    <w:nsid w:val="2194C11C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1768,51 +1768,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="544DCB81"/>
+    <w:nsid w:val="12CFE128"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1916,51 +1916,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BA28BD8F"/>
+    <w:nsid w:val="D166373B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2064,51 +2064,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="316ACE66"/>
+    <w:nsid w:val="4B97F02F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2212,51 +2212,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="10C82573"/>
+    <w:nsid w:val="8BF5EE12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2360,51 +2360,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="10953184"/>
+    <w:nsid w:val="C82FED1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2508,51 +2508,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="6D2A933D"/>
+    <w:nsid w:val="9F1D8F7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2656,51 +2656,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="37AE2D77"/>
+    <w:nsid w:val="C5FD5E99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2804,51 +2804,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="D67E5493"/>
+    <w:nsid w:val="23C66FAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>