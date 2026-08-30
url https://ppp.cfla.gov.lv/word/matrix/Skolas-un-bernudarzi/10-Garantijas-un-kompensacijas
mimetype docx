--- v3 (2026-07-15)
+++ v4 (2026-08-30)
@@ -1324,51 +1324,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D20476A1"/>
+    <w:nsid w:val="EE2FE928"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1472,51 +1472,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C74AF964"/>
+    <w:nsid w:val="3CB649E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1620,51 +1620,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2194C11C"/>
+    <w:nsid w:val="F9B720AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1768,51 +1768,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="12CFE128"/>
+    <w:nsid w:val="5758463F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1916,51 +1916,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D166373B"/>
+    <w:nsid w:val="693AC045"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2064,51 +2064,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4B97F02F"/>
+    <w:nsid w:val="C4BE07FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2212,51 +2212,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="8BF5EE12"/>
+    <w:nsid w:val="BB31F305"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2360,51 +2360,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="C82FED1A"/>
+    <w:nsid w:val="B14D069D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2508,51 +2508,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="9F1D8F7C"/>
+    <w:nsid w:val="F43D48A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2656,51 +2656,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="C5FD5E99"/>
+    <w:nsid w:val="B1DDAD0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2804,51 +2804,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="23C66FAC"/>
+    <w:nsid w:val="2BED9446"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>