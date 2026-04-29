--- v1 (2026-02-10)
+++ v2 (2026-04-29)
@@ -3542,51 +3542,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23B1B227"/>
+    <w:nsid w:val="FA5BA21D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3690,51 +3690,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="37D6E498"/>
+    <w:nsid w:val="37A4F282"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3838,51 +3838,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B4479145"/>
+    <w:nsid w:val="843C3E06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3986,51 +3986,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9AE522F4"/>
+    <w:nsid w:val="B5BDDE40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4134,51 +4134,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E64FF625"/>
+    <w:nsid w:val="0EE2F173"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4282,51 +4282,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="87E0A164"/>
+    <w:nsid w:val="0E30DEE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4430,51 +4430,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="8210BF16"/>
+    <w:nsid w:val="10738E62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4578,51 +4578,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="CDF578E4"/>
+    <w:nsid w:val="6B9714C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4726,51 +4726,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="603B8C6B"/>
+    <w:nsid w:val="DD84A73B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4874,51 +4874,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="BD48A58B"/>
+    <w:nsid w:val="8E5E173B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5022,51 +5022,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="DE1565A9"/>
+    <w:nsid w:val="CF2AFAA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5170,51 +5170,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="B649923E"/>
+    <w:nsid w:val="4CA23F48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5318,51 +5318,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="5D2151DE"/>
+    <w:nsid w:val="71DFE3F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5466,51 +5466,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="E7DC217F"/>
+    <w:nsid w:val="8EBE61D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5614,51 +5614,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="BF67C54D"/>
+    <w:nsid w:val="278F0BEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5762,51 +5762,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="CFCA6D0A"/>
+    <w:nsid w:val="1A4F0F01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5910,51 +5910,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="8E3ECD04"/>
+    <w:nsid w:val="DF390E57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6058,51 +6058,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="3099F4C1"/>
+    <w:nsid w:val="C819B2AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6206,51 +6206,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="C42AED87"/>
+    <w:nsid w:val="46A9115A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6354,51 +6354,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="416F0D5B"/>
+    <w:nsid w:val="C3534C97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>