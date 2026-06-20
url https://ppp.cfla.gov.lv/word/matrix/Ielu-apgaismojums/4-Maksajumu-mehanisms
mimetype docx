--- v2 (2026-04-29)
+++ v3 (2026-06-20)
@@ -3542,51 +3542,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA5BA21D"/>
+    <w:nsid w:val="E63C0F89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3690,51 +3690,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="37A4F282"/>
+    <w:nsid w:val="B738714B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3838,51 +3838,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="843C3E06"/>
+    <w:nsid w:val="CE8D9CB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3986,51 +3986,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B5BDDE40"/>
+    <w:nsid w:val="543C7144"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4134,51 +4134,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0EE2F173"/>
+    <w:nsid w:val="9D85FD3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4282,51 +4282,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0E30DEE5"/>
+    <w:nsid w:val="8177619F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4430,51 +4430,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="10738E62"/>
+    <w:nsid w:val="B041394C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4578,51 +4578,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="6B9714C5"/>
+    <w:nsid w:val="1FAC6A96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4726,51 +4726,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="DD84A73B"/>
+    <w:nsid w:val="C427A0D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4874,51 +4874,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="8E5E173B"/>
+    <w:nsid w:val="ECD383D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5022,51 +5022,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="CF2AFAA2"/>
+    <w:nsid w:val="298B7054"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5170,51 +5170,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="4CA23F48"/>
+    <w:nsid w:val="1161FFE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5318,51 +5318,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="71DFE3F9"/>
+    <w:nsid w:val="2805141E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5466,51 +5466,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="8EBE61D5"/>
+    <w:nsid w:val="D37DA679"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5614,51 +5614,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="278F0BEC"/>
+    <w:nsid w:val="4D54DB9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5762,51 +5762,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="1A4F0F01"/>
+    <w:nsid w:val="A8D10443"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5910,51 +5910,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="DF390E57"/>
+    <w:nsid w:val="5045FBEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6058,51 +6058,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="C819B2AA"/>
+    <w:nsid w:val="53379341"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6206,51 +6206,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="46A9115A"/>
+    <w:nsid w:val="1BBCBDE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6354,51 +6354,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="C3534C97"/>
+    <w:nsid w:val="DE9B5715"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>