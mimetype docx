--- v3 (2026-06-20)
+++ v4 (2026-08-08)
@@ -3542,51 +3542,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E63C0F89"/>
+    <w:nsid w:val="06B69D56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3690,51 +3690,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B738714B"/>
+    <w:nsid w:val="A9538D2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3838,51 +3838,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CE8D9CB4"/>
+    <w:nsid w:val="62F837F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3986,51 +3986,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="543C7144"/>
+    <w:nsid w:val="FFE35836"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4134,51 +4134,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9D85FD3D"/>
+    <w:nsid w:val="AF786E3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4282,51 +4282,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8177619F"/>
+    <w:nsid w:val="EA94EDDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4430,51 +4430,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="B041394C"/>
+    <w:nsid w:val="FF77BA3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4578,51 +4578,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1FAC6A96"/>
+    <w:nsid w:val="05C4D017"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4726,51 +4726,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="C427A0D3"/>
+    <w:nsid w:val="2E5156CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4874,51 +4874,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="ECD383D9"/>
+    <w:nsid w:val="346B8546"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5022,51 +5022,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="298B7054"/>
+    <w:nsid w:val="4699552B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5170,51 +5170,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="1161FFE2"/>
+    <w:nsid w:val="1518083A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5318,51 +5318,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="2805141E"/>
+    <w:nsid w:val="DB548864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5466,51 +5466,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="D37DA679"/>
+    <w:nsid w:val="A7242F49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5614,51 +5614,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="4D54DB9E"/>
+    <w:nsid w:val="2ED32633"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5762,51 +5762,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="A8D10443"/>
+    <w:nsid w:val="BEB962DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5910,51 +5910,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="5045FBEB"/>
+    <w:nsid w:val="D88666A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6058,51 +6058,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="53379341"/>
+    <w:nsid w:val="6710033E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6206,51 +6206,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="1BBCBDE0"/>
+    <w:nsid w:val="DE072F47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6354,51 +6354,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="DE9B5715"/>
+    <w:nsid w:val="BBE61051"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>