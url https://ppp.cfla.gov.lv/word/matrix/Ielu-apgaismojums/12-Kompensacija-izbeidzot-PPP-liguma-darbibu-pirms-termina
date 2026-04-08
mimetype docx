--- v1 (2026-02-21)
+++ v2 (2026-04-08)
@@ -2801,51 +2801,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FBDC540"/>
+    <w:nsid w:val="3183746C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2949,51 +2949,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="912EC89C"/>
+    <w:nsid w:val="6600E9EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3097,51 +3097,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6A10A6B8"/>
+    <w:nsid w:val="74546CDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3245,51 +3245,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EB85679B"/>
+    <w:nsid w:val="71817C00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3393,51 +3393,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E45F152C"/>
+    <w:nsid w:val="D636C292"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3541,51 +3541,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="52CAD2AE"/>
+    <w:nsid w:val="995BC9E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3689,51 +3689,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6352B5F1"/>
+    <w:nsid w:val="24AFF157"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3837,51 +3837,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="A66D9DC0"/>
+    <w:nsid w:val="D92243E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3985,51 +3985,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="A4726AB1"/>
+    <w:nsid w:val="3EED182D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>