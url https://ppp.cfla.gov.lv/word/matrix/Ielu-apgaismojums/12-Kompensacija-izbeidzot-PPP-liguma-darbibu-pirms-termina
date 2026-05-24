--- v2 (2026-04-08)
+++ v3 (2026-05-24)
@@ -2801,51 +2801,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3183746C"/>
+    <w:nsid w:val="BC0E333E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2949,51 +2949,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6600E9EA"/>
+    <w:nsid w:val="08623B00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3097,51 +3097,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="74546CDD"/>
+    <w:nsid w:val="1562FC99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3245,51 +3245,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="71817C00"/>
+    <w:nsid w:val="06763D52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3393,51 +3393,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D636C292"/>
+    <w:nsid w:val="5D38E326"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3541,51 +3541,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="995BC9E7"/>
+    <w:nsid w:val="9DF27F5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3689,51 +3689,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="24AFF157"/>
+    <w:nsid w:val="AB4064BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3837,51 +3837,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="D92243E9"/>
+    <w:nsid w:val="162499D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3985,51 +3985,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="3EED182D"/>
+    <w:nsid w:val="808860ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>