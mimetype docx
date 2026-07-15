--- v3 (2026-05-24)
+++ v4 (2026-07-15)
@@ -2801,51 +2801,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC0E333E"/>
+    <w:nsid w:val="F0F2391B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2949,51 +2949,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="08623B00"/>
+    <w:nsid w:val="29A0F213"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3097,51 +3097,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1562FC99"/>
+    <w:nsid w:val="78284FBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3245,51 +3245,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="06763D52"/>
+    <w:nsid w:val="C2E68FAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3393,51 +3393,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5D38E326"/>
+    <w:nsid w:val="4FBB4613"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3541,51 +3541,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9DF27F5A"/>
+    <w:nsid w:val="A90E386F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3689,51 +3689,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="AB4064BB"/>
+    <w:nsid w:val="4D52396B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3837,51 +3837,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="162499D2"/>
+    <w:nsid w:val="C52C386C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3985,51 +3985,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="808860ED"/>
+    <w:nsid w:val="34ECD21B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>