--- v4 (2026-07-15)
+++ v5 (2026-07-15)
@@ -2801,51 +2801,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0F2391B"/>
+    <w:nsid w:val="D4C9B916"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2949,51 +2949,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="29A0F213"/>
+    <w:nsid w:val="680A92CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3097,51 +3097,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="78284FBD"/>
+    <w:nsid w:val="97153CD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3245,51 +3245,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C2E68FAF"/>
+    <w:nsid w:val="2B0BBC3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3393,51 +3393,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4FBB4613"/>
+    <w:nsid w:val="A02133DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3541,51 +3541,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A90E386F"/>
+    <w:nsid w:val="28E476F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3689,51 +3689,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4D52396B"/>
+    <w:nsid w:val="85C81E92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3837,51 +3837,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="C52C386C"/>
+    <w:nsid w:val="EDC8CEA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3985,51 +3985,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="34ECD21B"/>
+    <w:nsid w:val="07159474"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>