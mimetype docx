--- v5 (2026-07-15)
+++ v6 (2026-08-30)
@@ -2801,51 +2801,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4C9B916"/>
+    <w:nsid w:val="7446C484"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2949,51 +2949,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="680A92CF"/>
+    <w:nsid w:val="380EF2FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3097,51 +3097,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="97153CD8"/>
+    <w:nsid w:val="11A50C34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3245,51 +3245,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2B0BBC3B"/>
+    <w:nsid w:val="A8124F5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3393,51 +3393,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A02133DD"/>
+    <w:nsid w:val="095FD7C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3541,51 +3541,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="28E476F6"/>
+    <w:nsid w:val="3E8ABAAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3689,51 +3689,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="85C81E92"/>
+    <w:nsid w:val="E48484E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3837,51 +3837,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="EDC8CEA3"/>
+    <w:nsid w:val="91AB7BEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3985,51 +3985,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="07159474"/>
+    <w:nsid w:val="39DB9864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>